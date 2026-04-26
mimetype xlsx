--- v0 (2026-01-17)
+++ v1 (2026-04-26)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10189764</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Election Control by Manipulating Issue Significance</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Estornell, Andrew; Das, Sanmay; Elkind, Edith; Vorobeychik, Yevgeniy</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the 36th Conference on Uncertainty in Artificial Intelligence</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>124</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>340-349</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Integrity of elections is vital to democratic systems, but it is frequently threatened by malicious actors.The study of algorithmic complexity of the problem of manipulating election outcomes by changing its structural features is known as election control Rothe [2016].One means of election control that has been proposed, pertinent to the spatial voting model, is to select a subset of issues that determine voter preferences over candidates.We study a variation of this model in which voters have judgments about relative importance of issues, and a malicious actor can manipulate these judgments.We show that computing effective manipulations in this model is NP-hard even with two candidates or binary issues.However, we demonstrate that the problem becomes tractable with a constant number of voters or issues.Additionally, while it remains intractable when voters can vote stochastically, we exhibit an important special case in which stochastic voting behavior enables tractable manipulation.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1910392</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>