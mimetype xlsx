--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10190052</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/978-3-030-44534-8_17</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>HLS-Based Acceleration Framework for Deep Convolutional Neural Networks</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Misra A., Kindratenko V.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Applied Reconfigurable Computing. Architectures, Tools, and Applications</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Deep Neural Networks (DNNs) have been successfully applied in many fields. Considering performance, flexibility, and energy efficiency, Field Programmable Gate Array (FPGA) based accelerator for DNNs is a promising solution. The existing frameworks however lack the possibility of reusability and friendliness to design a new network with minimum efforts. Modern high-level synthesis (HLS) tools greatly reduce the turnaround time of designing and implementing complex FPGA-based accelerators. This paper presents a framework for hardware accelerator for DNNs using high level specification. A novel architecture is introduced that maximizes data reuse and external memory bandwidth. This framework allows to generate a scalable HLS code for a given pre-trained model that can be mapped to different FPGA platforms. Various HLS compiler optimizations have been applied to the code to produce efficient implementation and high resource utilization. The framework achieves a peak performance of 23 frames per second for SqueezeNet on Xilinx Alveo u250 board.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1725729</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>