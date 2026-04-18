--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10190453</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Superpolynomial Lower Bounds for Learning One-Layer Neural Networks using Gradient Descent</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Goel, Surbhi; Gollakota, Aravind; Jin, Zhihan; Karmalkar, Sushrut; Klivans, Adam</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>International Conference on Machine Learning</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We prove the first superpolynomial lower bounds for learning one-layer neural networks with respect to the Gaussian distribution using gradient descent. We show that any classifier trained using gradient descent with respect to square-loss will fail to achieve small test error in polynomial time given access to samples labeled by a one-layer neural network. For classification, we give a stronger result, namely that any statistical query (SQ) algorithm (including gradient descent) will fail to achieve small test error in polynomial time. Prior work held only for gradient descent run with small batch sizes, required sharp activations, and applied to specific classes of queries. Our lower bounds hold for broad classes of activations including ReLU and sigmoid. The core of our result relies on a novel construction of a simple family of neural networks that are exactly orthogonal with respect to all spherically symmetric distributions.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1717896</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>