--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10190799</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/CDC40024.2019.9029549</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Working Memory Augmentation for Improved Learning in Neural Adaptive Control</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Muthirayan, Deepan; Khargonekar, Pramod P.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2019 IEEE Conference on Decision and Control</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>6785 to 6792</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In this paper, we propose a novel control architecture, inspired from neuroscience, for adaptive control of continuous time systems. The objective here is to design control architectures and algorithms that can learn and adapt quickly to changes that are even abrupt. The proposed architecture, in the setting of standard neural network (NN) based adaptive control, augments an external working memory to the NN. The learning system stores, in its external working memory, recently observed feature vectors from the hidden layer of the NN that are relevant and forgets the older irrelevant values. It retrieves relevant vectors from the working memory to modify the final control signal generated by the controller. The use of external working memory improves the context inducing the learning system to search in a particular direction. This directed learning allows the learning system to find a good approximation of the unknown function even after abrupt changes quickly. We consider two classes of controllers for illustration of our ideas (i) a model reference NN adaptive controller for linear systems with matched uncertainty (ii) backstepping NN controller for strict feedback systems. Through extensive simulations and specific metrics we show that memory augmentation improves learning significantly even when the system undergoes sudden changes. Importantly, we also provide evidence for the proposed mechanism by which this specific memory augmentation improves learning.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1839429</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>