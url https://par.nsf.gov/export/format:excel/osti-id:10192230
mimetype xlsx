--- v0 (2025-10-31)
+++ v1 (2026-04-26)
@@ -6,167 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...115 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -181,181 +65,309 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10192230</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>X+CS: A Computing Pathway for Non-Computer Science Majors</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Mitchell, S; Cole, K; Joshi, A</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-03-28T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ASEE Mid Atlantic Section Spring Conference, 2020</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>With computing impacting most every professional field, it has become essential to provide pathways for students other than those majoring in computer science to acquire computing knowledge and skills. Virtually all employers and graduate and professional schools seek these skills in their employees or students, regardless of discipline. Academia currently leans towards approaches such as double majors or combined majors between computer science and other non-CS disciplines, commonly referred to as “CS+X” programs. These programs tend to require rigorous courses gleaned from the institutions’ courses for computer science majors. Thus, they may not meet the needs of majors in disciplines such as the social and biological sciences, humanities, and others.
+The University of Maryland, Baltimore County (UMBC) is taking an approach more suitably termed “X+CS” to fulfill the computing needs of non-CS majors. As part of a National Science Foundation (NSF) grant, we are developing a “computing” minor specifically to meet their needs. To date, we have piloted the first two of the minor’s approximately six courses. The first is a variation on the existing Computer Science I course required for majors but restricted to nonmajors. Both versions of the course use the Python language and cover the same programming content, but with the non-majors assigned projects with relevance to non-CS disciplines. We use the same student assessment measures of homework, projects, and examinations for both courses. After four semesters, results show that non-CS majors perform comparably to majors.
+Students also express increased interest in computing and satisfaction with being part of a non- CS major cohort. The second course was piloted in fall 2019. It is a new course intended to enhance and hone programming skills and introduce topics such as web scraping, HTML and CSS, web application development, data formats, and database use. Students again express increased interest in computing and were already beginning to apply the computing skills that they were learning to their non-CS courses.
+As a welcome side effect, we experienced a significant increase in the number of women and under-represented minorities (URMs) in these two courses when compared with CS-major specific courses. Overall, women comprised 52% of the population, with URMs following a similar upward trend. We are currently developing the third course in the computing minor and exploring options for the remaining three. Possibilities include electives from our Information Systems major. We will also be working with our science, social science, and humanities departments to utilize existing courses in those disciplines that apply computing. The student response that we have received
+thus far provides us with evidence that our computing minor will be popular among UMBC’s non-CS population, providing them with a more suitable and positive computing education than existing CS+X efforts.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1841563</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>