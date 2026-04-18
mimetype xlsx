--- v0 (2026-01-18)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10192516</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1073/pnas.1913314116</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Molybdenum threshold for ecosystem scale alternative vanadium nitrogenase activity in boreal forests</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Darnajoux, Romain; Magain, Nicolas; Renaudin, Marie; Lutzoni, François; Bellenger, Jean-Philippe; Zhang, Xinning</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-12-03T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the National Academy of Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>116</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>24682 to 24688</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0027-8424</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Biological nitrogen fixation (BNF) by microorganisms associated with cryptogamic covers, such as cyanolichens and bryophytes, is a primary source of fixed nitrogen in pristine, high-latitude ecosystems. On land, low molybdenum (Mo) availability has been shown to limit BNF by the most common form of nitrogenase (Nase), which requires Mo in its active site. Vanadium (V) and iron-only Nases have been suggested as viable alternatives to countering Mo limitation of BNF; however, field data supporting this long-standing hypothesis have been lacking. Here, we elucidate the contribution of vanadium nitrogenase (V-Nase) to BNF by cyanolichens across a 600-km latitudinal transect in eastern boreal forests of North America. Widespread V-Nase activity was detected (∼15–50% of total BNF rates), with most of the activity found in the northern part of the transect. We observed a 3-fold increase of V-Nase contribution during the 20-wk growing season. By including the contribution of V-Nase to BNF, estimates of new N input by cyanolichens increase by up to 30%. We find that variability in V-based BNF is strongly related to Mo availability, and we identify a Mo threshold of ∼250 ng·g              lichen              −1              for the onset of V-based BNF. Our results provide compelling ecosystem-scale evidence for the use of the V-Nase as a surrogate enzyme that contributes to BNF when Mo is limiting. Given widespread findings of terrestrial Mo limitation, including the carbon-rich circumboreal belt where global change is most rapid, additional consideration of V-based BNF is required in experimental and modeling studies of terrestrial biogeochemistry.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1631814</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>