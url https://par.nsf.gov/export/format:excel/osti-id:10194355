--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10194355</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5772/intechopen.89158</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Exploitation of Phosphoinositides by the Intracellular Pathogen, Legionella pneumophila</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Pike, Colleen; Noll, Rebecca; Neunuebel, Ramona.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-10-15T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Intech</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0921-5492</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Manipulation of host phosphoinositide lipids has emerged as a key survival strategy utilized by pathogenic bacteria to establish and maintain a replication-permissive compartment within eukaryotic host cells. The human pathogen, Legionella pneumophila, infects and proliferates within the lung’s innate immune cells causing severe pneumonia termed Legionnaires’ disease. This pathogen has evolved strategies to manipulate specific host components to construct its intracellular niche termed the Legionella-containing vacuole (LCV). Paramount to LCV biogenesis and maintenance is the spatiotemporal regulation of phosphoinositides, important eukaryotic lipids involved in cell signaling and membrane trafficking. Through a specialized secretion system, L. pneumophila translocates multiple proteins that target phosphoinositides in order to escape endolysosomal degradation. By specifically binding phosphoinositides, these proteins can anchor to the cytosolic surface of the LCV or onto specific host membrane compartments, to ultimately stimulate or inhibit encounters with host organelles. Here, we describe the bacterial proteins involved in binding and/or altering host phosphoinositide dynamics to support intracellular survival of L. pneumophila.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1750742</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>