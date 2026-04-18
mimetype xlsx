--- v0 (2026-01-16)
+++ v1 (2026-04-18)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10194363</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Energy Co-simulation of the Hybrid Cooling Control with Synthetic Thermal Preference Distributions</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Lu, S.; Zhiang, Z.; Hameen, E. C.; Lartigue, B.; Karaguzel, O.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Symposium on Simulation in Architecture and Urban Design (SIMAUD 2020)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>265-272</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Thermal comfort and energy efficiency are always the two most significant objectives in HVAC operations. However, for conventional HVAC systems, the pursuit of high energy efficiency may be at the expense of satisfactory thermal comfort. Therefore, even if centralized HVAC systems nowadays have higher energy efficiency than before in office buildings, most of them cannot adapt the dynamic occupant behaviors or individual thermal comfort. In order to realize high energy efficiency while still maintain satisfactory thermal environment for occupants indoors, the integrated hybrid HVAC system has been developed for years such as task-ambient conditioning system. Moreover, the occupant-based HVAC control system such as human- in-the-loop has also been investigated so that the system can be adaptive based on occupant behaviors. However, most of research related to personalized air-conditioning system only focuses on field-study with limited scale (i.e. only one office room), this paper has proposed a co- simulation model in energyplus to simulate the hybrid cooling system with synthetic thermal comfort distributions based on global comfort database I&amp;II. An optimization framework on cooling set-point is proposed with the objective of energy performance and the constraints of thermal comfort distribution developed by unsupervised Gaussian mixture model (GMM) clustering and kernel density estimation (KDE). The co-simulation results have illustrated that with the proposed optimization algorithm and the hybrid cooling system, HVAC demand power has decreased 5.3% on average with at least 90% of occupants feeling satisfied.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1640818</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>