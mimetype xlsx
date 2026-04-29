--- v0 (2025-11-03)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10194476</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/mnras/staa992</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Explaining the chemical trajectories of accreted and in-situ halo stars of the Milky Way</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Brook, Chris B; Kawata, Daisuke; Gibson, Brad K; Gallart, Carme; Vicente, Andrés</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Monthly Notices of the Royal Astronomical Society</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>495</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>2645 to 2651</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0035-8711</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>ABSTRACT            The Milky Way underwent its last significant merger ten billion years ago, when the Gaia-Enceladus-Sausage (GES) was accreted. Accreted GES stars and progenitor stars born prior to the merger make up the bulk of the inner halo. Even though these two main populations of halo stars have similar durations of star formation prior to their merger, they differ in [α/Fe]-[Fe/H] space, with the GES population bending to lower [α/Fe] at a relatively low value of [Fe/H]. We use cosmological simulations of a ‘Milky Way’ to argue that the different tracks of the halo stars through the [α/Fe]-[Fe/H] plane are due to a difference in their star formation history and efficiency, with the lower mass GES having its low and constant star formation regulated by feedback whilst the higher mass main progenitor has a higher star formation rate prior to the merger. The lower star formation efficiency of GES leads to lower gas pollution levels, pushing [α/Fe]-[Fe/H] tracks to the left. In addition, the increasing star formation rate maintains a higher relative contribution of Type II SNe to Type Ia SNe for the main progenitor population that formed during the same time period, thus maintaining a relatively high [α/Fe]. Thus the different positions of the downturns in the [α/Fe]-[Fe/H] plane for the GES stars are not reflective of different star formation durations, but instead reflect different star formation efficiencies.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1927130</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>