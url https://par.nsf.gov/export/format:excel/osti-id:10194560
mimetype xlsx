--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10194560</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/ISCA45697.2020.00020</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Slipstream Processors Revisited: Exploiting Branch Sets</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Srinivasan, Vinesh; Chowdhury, Rangeen Basu; Rotenberg, Eric</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-05-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2020 ACM/IEEE 47th Annual International Symposium on Computer Architecture (ISCA)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>105 to 117</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Delinquent branches and loads remain key performance limiters in some applications. One approach to mitigate them is pre-execution. Broadly, there are two classes of pre-execution: one class repeatedly forks small helper threads, each targeting an individual dynamic instance of a delinquent branch or load; the other class begins with two redundant threads in a leader-follower arrangement, and speculatively reduces the leading thread. The objective of this paper is to design a new pre-execution microarchitecture that meets four criteria: (i) retains the simpler coordination of a leader-follower microarchitecture, (ii) is fully automated with just hardware, (iii) targets both branches and loads, (iv) and is effective. We review prior preexecution proposals and show that none of them meet all four criteria. We develop Slipstream 2.0 to meet all four criteria. The key innovation in the space of leader-follower architectures is to remove the forward control-flow slices of delinquent branches and loads, from the leading thread. This innovation overcomes key limitations in the only other hardware-only leader-follower prior works: Slipstream and Dual Core Execution (DCE). Slipstream removes backward slices of confident branches to pre-execute unconfident branches, which is ineffective in phases dominated by unconfident branches when branch pre-execution is most needed. DCE is very effective at tolerating cache-missed loads, unless their dependent branches are mispredicted. Removing forward control-flow slices of delinquent branches and delinquent loads enables two firsts, respectively: (1) leader-follower-style branch pre-execution without relying on confident instruction removal, and (2) tolerance of cache-missed loads that feed mispredicted branches. For SPEC 2006/2017 SimPoints wherein Slipstream 2.0 is auto-enabled, it achieves geomean speedups of 67%, 60%, and 12%, over baseline (one core), Slipstream, and DCE.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1823517</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>