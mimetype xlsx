--- v0 (2026-01-20)
+++ v1 (2026-04-27)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10195329</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/nature25984</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A lithium–oxygen battery with a long cycle life in an air-like atmosphere</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Asadi, Mohammad; Sayahpour, Baharak; Abbasi, Pedram; Ngo, T Anh; Jokisaari, R Jacob; Narayanan, Badri; Gerard, Marc; Yasaei, Poya; Hu, Xuan; Mukherjee, Arijita; Chun Lau, Kah; Assary, S Rajeev; Klie, F; Curtiss, A Larry</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-03-22T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Nature</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1476-4687</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Lithium–air batteries are considered to be a potential alternative to lithium-ion batteries for transportation applications, owing to their high theoretical specific energy1. So far, however, such systems have been largely restricted to pure oxygen environments (lithium–oxygen batteries) and have a limited cycle life owing to side reactions involving the cathode, anode and electrolyte2,3,4,5. In the presence of nitrogen, carbon dioxide and water vapour, these side reactions can become even more complex6,7,8,9,10,11. Moreover, because of the need to store oxygen, the volumetric energy densities of lithium–oxygen systems may be too small for practical applications12. Here we report a system comprising a lithium carbonate-based protected anode, a molybdenum disulfide cathode2 and an ionic liquid/dimethyl sulfoxide electrolyte that operates as a lithium–air battery in a simulated air atmosphere with a long cycle life of up to 700 cycles. We perform computational studies to provide insight into the operation of the system in this environment. This demonstration of a lithium–oxygen battery with a long cycle life in an air-like atmosphere is an important step towards the development of this field beyond lithium-ion technology, with a possibility to obtain much higher specific energy densities than for conventional lithium-ion batteries.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1729420</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>