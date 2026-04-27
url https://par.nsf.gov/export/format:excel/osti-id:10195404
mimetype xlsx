--- v0 (2025-11-03)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10195404</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/molecules25194477</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Synthesis of Naphthoquinone Derivatives: Menaquinones, Lipoquinones and Other Vitamin K Derivatives</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Braasch-Turi, Margaret; Crans, Debbie C.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Molecules</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>4477</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1420-3049</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Menaquinones are a class of isoprenoid molecules that have important roles in human biology and bacterial electron transport, and multiple methods have been developed for their synthesis. These compounds consist of a methylnaphthoquinone (MK) unit and an isoprene side chain, such as found in vitamin K1 (phylloquinone), K2, and other lipoquinones. The most common naturally occurring menaquinones contain multiple isoprene units and are very hydrophobic, rendering it difficult to evaluate the biological activity of these compounds in aqueous assays. One way to overcome this challenge has been the application of truncated MK-derivatives for their moderate solubility in water. The synthesis of such derivatives has been dominated by Friedel-Crafts alkylation with BF3∙OEt2. This attractive method occurs over two steps from commercially available starting materials, but it generally produces low yields and a mixture of isomers. In this review, we summarize reported syntheses of both truncated and naturally occurring MK-derivatives that encompass five different synthetic strategies: Nucleophilic ring methods, metal-mediated reactions, electrophilic ring methods, pericyclic reactions, and homologation and side chain extensions. The advantages and disadvantages of each method are discussed, identifying methods with a focus on high yields, regioselectivity, and stereochemistry leading to a detailed overview of the reported chemistry available for preparation of these compounds.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1709564</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>