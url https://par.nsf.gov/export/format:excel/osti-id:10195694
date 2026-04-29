--- v0 (2026-01-16)
+++ v1 (2026-04-29)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10195694</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.18653/v1/2020.acl-main.512</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Entity-Aware Dependency-Based Deep Graph Attention Network for Comparative Preference Classification</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ma, Nianzu; Mazumder, Sahisnu; Wang, Hao; Liu, Bing</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the 58th Annual Meeting of the Association for Computational Linguistics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>5782 to 5788</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This paper studies the task of comparative preference classification (CPC). Given two entities in a sentence, our goal is to classify whether the first (or the second) entity is preferred over the other or no comparison is expressed at all between the two entities. Existing works either do not learn entity-aware representations well and fail to deal with sentences involving multiple entity pairs or use sequential modeling approaches that are unable to capture long-range dependencies between the entities. Some also use traditional machine learning approaches that do not generalize well. This paper proposes a novel Entity-aware Dependency-based Deep Graph Attention Network (ED-GAT) that employs a multi-hop graph attention over a dependency graph sentence representation to leverage both the semantic information from word embeddings and the syntactic information from the dependency graph to solve the problem. Empirical evaluation shows that the proposed model achieves the state-of-the-art performance in comparative preference classification.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1838770</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>