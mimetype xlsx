--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10195987</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/ICECS46596.2019.8964954</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Synthesizing Efficient Hardware from High-Level Functional Hardware Description Languages</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Shahmohammadian, Mahshid; Mainland, Geoffrey</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-11-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>26th IEEE International Conference on Electronics, Circuits and Systems</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>634 to 637</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Functional hardware description languages (FHDL) provide powerful tools for building new abstractions that enable sophisticated hardware system to be constructed by composing small reusable parts. Raising the level of abstractions in hardware designs means the programmer can focus on high-level circuit structure rather than mundane low-level details. The language features that facilitate this include high-order functions, rich static type system with type inference, and parametric polymorphism. We use hand-written structural and behavioral VHDL, Simulink, and the Kansas Lava FHDL to re-implement several components taken from a Simulink model of an orthogonal frequency-division multiplexing (OFDM) physical layer (PHY). Our development demonstrates that an FHDL can require fewer lines of code than traditional design languages without sacrificing performance.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1717088</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>