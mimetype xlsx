--- v0 (2026-01-17)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10196344</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/biom10081175</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>DNA Phosphorothioate Modifications Are Widely Distributed in the Human Microbiome</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Sun, Yihua; Kong, Lingxin; Wu, Guojun; Cao, Bo; Pang, Xiaoyan; Deng, Zixin; Dedon, Peter C.; Zhang, Chenhong; You, Delin</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-08-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Biomolecules</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1175</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2218-273X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The DNA phosphorothioate (PT) modification existing in many prokaryotes, including bacterial pathogens and commensals, confers multiple characteristics, including restricting gene transfer, influencing the global transcriptional response, and reducing fitness during exposure to chemical mediators of inflammation. While PT-containing bacteria have been investigated in a variety of environments, they have not been studied in the human microbiome. Here, we investigated the distribution of PT-harboring strains and verified their existence in the human microbiome. We found over 2000 PT gene-containing strains distributed in different body sites, especially in the gastrointestinal tract. PT-modifying genes are preferentially distributed within several genera, including Pseudomonas, Clostridioides, and Escherichia, with phylogenic diversities. We also assessed the PT modification patterns and found six new PT-linked dinucleotides (CpsG, CpsT, ApsG, TpsG, GpsC, ApsT) in human fecal DNA. To further investigate the PT in the human gut microbiome, we analyzed the abundance of PT-modifying genes and quantified the PT-linked dinucleotides in the fecal DNA. These results confirmed that human microbiome is a rich reservoir for PT-containing microbes and contains a wide variety of PT modification patterns.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1709364</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>