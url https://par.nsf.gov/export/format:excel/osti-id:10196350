--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10196350</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.18260/1-2--34759</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Impact of the Emerging Engineering Education Research and Innovation Community</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Fentiman, Audeen; Riley, Donna; Litzler, Elizabeth; London, Jeremi; Williams, Julia; Case, Jennifer</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ASEE Annual Conference and Exposition</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The Engineering Education departments at three large public universities are collaborating on an NSF-funded program to document the impact of the emerging EER&amp;amp;I community. This paper is a report on what has been learned to date. Goals of the program include (1) identifying the broader EER&amp;amp;I network, (2) identifying examples of EER&amp;amp;I impact, (3) organizing and hosting a summit of EER&amp;amp;I leaders to develop a systematic process for documenting the impact of EER&amp;amp;I, (4) piloting the process, and (5) compiling and disseminating best practices. Members of the community have been identified, including many who are conducting engineering education research without being part of a formal engineering education program, and some examples of the impact of engineering education research have been gathered. The summit has been held, and a process for documenting the impact of EER&amp;amp;I has been proposed. Results of the summit include a range of possible metrics that can be used to document EER&amp;amp;I impact and ways to communicate that impact. Some pilots have been conducted at the three collaborating schools and several other sites, and a few institutions are now preparing documentation. Results of the summit and the pilots will be shared. In their pilots, engineering education programs have been able to collect and analyze data that describe their efforts to impact how engineering is taught at the university level. Quantitative metrics include research expenditures, publications, number of graduates, positions graduates hold, faculty leadership in groups that influence engineering education policy, and so on. It has proven to be more difficult to demonstrate a direct causal relationship between those efforts and actual changes in the way engineering is taught in the traditional disciplines. The path to each change seems to be unique, and the most effective way to convey the impact is through telling each individual story. Thus, ongoing work focuses on generating a range of qualitative approaches that can be used to document and analyze these change processes. Collaborators on the NSF program are currently piloting ways to convey those stories to the many audiences interested in the results.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1736469</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>