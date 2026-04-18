--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10197057</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/CVPR42600.2020.00052</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Boundary-Aware 3D Building Reconstruction From a Single Overhead Image</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Mahmud, Jisan; Price, TRUE; Bapat, Akash; Frahm, Jan-Michael</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2020 IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>438 to 448</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We propose a boundary-aware multi-task deep-learning- based framework for fast 3D building modeling from a sin- gle overhead image. Unlike most existing techniques which rely on multiple images for 3D scene modeling, we seek to model the buildings in the scene from a single overhead im- age by jointly learning a modified signed distance function (SDF) from the building boundaries, a dense heightmap of the scene, and scene semantics. To jointly train for these tasks, we leverage pixel-wise semantic segmentation and normalized digital surface maps (nDSM) as supervision, in addition to labeled building outlines. At test time, buildings in the scene are automatically modeled in 3D using only an input overhead image. We demonstrate an increase in building modeling performance using a multi-feature net- work architecture that improves building outline detection by considering network features learned for the other jointly learned tasks. We also introduce a novel mechanism for ro- bustly refining instance-specific building outlines using the learned modified SDF. We verify the effectiveness of our method on multiple large-scale satellite and aerial imagery datasets, where we obtain state-of-the-art performance in the 3D building reconstruction task.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1816148</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>