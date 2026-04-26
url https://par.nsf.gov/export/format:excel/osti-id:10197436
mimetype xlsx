--- v0 (2025-10-31)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10197436</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1039/D0CY00586J</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Catalytic performance and stability of Fe-doped CeO &lt;sub&gt;2&lt;/sub&gt; in propane oxidative dehydrogenation using carbon dioxide as an oxidant</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wang, Hedun; Tsilomelekis, George</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-07-06T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Catalysis Science &amp; Technology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>4362 to 4372</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2044-4753</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Propane oxidative dehydrogenation (ODH) in the presence of CO              2              was investigated over a series of Fe-doped CeO              2              catalysts. The well-recognized properties of cerium oxide materials regarding improved oxygen mobility and oxygen storage capacity (OSC) were utilized towards the synthesis of stable catalytic systems. The iron–cerium oxide solid solution catalysts with an Fe dopant content from 1% up to 15% were successfully synthesized              via              a co-precipitation method and calcined at 873 K. It was confirmed by XRD and Raman characterization that all samples featured a single cerianite crystalline phase with periodic lattice Ce ions substituted by Fe ions, with no hematite phase identified. Initial screening of catalytic behavior showed that the propane ODH pathway was enhanced at high Fe/Ce ratio while propane cracking was suppressed. Stable propane conversion and propylene selectivity for up to 20 hours were achieved for the synthesized catalysts with moderate Fe loading.              Ex situ              Raman, XPS and STEM were applied to analyze post-reaction catalysts and confirmed that deactivation occurring over low Fe catalysts resulted from coke deposition on the surface, while CeO              2              sintering and Fe migration to form nanocrystals were the primary deactivation reasons for high Fe loading catalysts.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1751683</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>