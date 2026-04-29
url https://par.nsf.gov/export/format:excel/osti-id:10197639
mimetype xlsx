--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10197639</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/LANMAN49260.2020.9153266</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Understanding Container Network Interface Plugins: Design Considerations and Performance</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Qi, Shixiong; Kulkarni, Sameer G; Ramakrishnan, K. K.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-07-13T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>26th {IEEE} International Symposium on Local and Metropolitan Area                Networks, {LANMAN} 2020, Orlando, FL, USA, July 13-15, 2020</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 6</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Kubernetes, an open-source container orchestration platform, has been widely adopted by cloud service providers (CSPs) for its advantages in simplifying container deployment, scalability and scheduling. Networking is one of the central components of Kubernetes, providing connectivity between different pods (group of containers) both within the same host and across hosts. To bootstrap Kubernetes networking, the Container Network Interface (CNI) provides a unified interface for the interaction between container runtimes. There are several CNI implementations, available as open-source ‘CNI plugins’. While they differ in functionality and performance, it is a challenge for a cloud provider to differentiate and choose the appropriate plugin for their environment. In this paper, we compare the various open source CNI plugins available from the community, qualitatively and through detailed quantitative measurements. With our experimental evaluation, we analyze the overheads and bottlenecks for each CNI plugin, as a result of the network model it implements, interaction with the host network protocol stack and the network policies implemented in iptables rules. The choice of the CNI plugin may also be based on whether intra-host or inter-host communication dominates.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1763929</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>