--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10197750</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1021/acs.chemmater.0c02465</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Influence of Polymorphism on the Electronic Structure of Ga &lt;sub&gt;2&lt;/sub&gt; O &lt;sub&gt;3&lt;/sub&gt;</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Swallow, Jack E.; Vorwerk, Christian; Mazzolini, Piero; Vogt, Patrick; Bierwagen, Oliver; Karg, Alexander; Eickhoff, Martin; Schörmann, Jörg; Wagner, Markus R.; Roberts, Joseph W.; Chalker, Paul R.; Smiles, Matthew J.; Murgatroyd, Philip; Razek, Sara A.; Lebens-Higgins, Zachary W.; Piper, Louis F.; Jones, Leanne A.; Thakur, Pardeep K.; Lee, Tien-Lin; Varley, Joel B.; Furthmüller, Jürgen; Draxl, Claudia; Veal, Tim D.; Regoutz, Anna</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-09-17T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Chemistry of Materials</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0897-4756</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The search for new wide-band-gap materials is intensifying to satisfy the need for more advanced and energy-efficient power electronic devices. Ga2O3 has emerged as an alternative to SiC and GaN, sparking a renewed interest in its fundamental properties beyond the main β-phase. Here, three polymorphs of Ga2O3, α, β, and ε, are investigated using X-ray diffraction, X-ray photoelectron and absorption spectroscopy, and ab initio theoretical approaches to gain insights into their structure–electronic structure relationships. Valence and conduction electronic structure as well as semicore and core states are probed, providing a complete picture of the influence of local coordination environments on the electronic structure. State-of-the-art electronic structure theory, including all-electron density functional theory and many-body perturbation theory, provides detailed understanding of the spectroscopic results. The calculated spectra provide very accurate descriptions of all experimental spectra and additionally illuminate the origin of observed spectral features. This work provides a strong basis for the exploration of the Ga2O3 polymorphs as materials at the heart of future electronic device generations.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1627583</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>