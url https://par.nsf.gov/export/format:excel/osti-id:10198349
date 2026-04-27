--- v0 (2026-01-17)
+++ v1 (2026-04-27)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10198349</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/WF-IoT48130.2020.9221383</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Towards Reverse Engineering Controller Area Network Messages Using Machine Learning</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Young, Clinton; Svoboda, Jordan; Zambreno, Joseph</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the IEEE World Forum on Internet of Things (WF-IoT)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 6</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The automotive Controller Area Network (CAN) allows Electronic Control Units (ECUs) to communicate with each other and control various vehicular functions such as engine and braking control. Consequently CAN and ECUs are high priority targets for hackers. As CAN implementation details are held as proprietary information by vehicle manufacturers, it can be challenging to decode and correlate CAN messages to specific vehicle operations. To understand the precise meanings of CAN messages, reverse engineering techniques that are time-consuming, manually intensive, and require a physical vehicle are typically used. This work aims to address the process of reverse engineering CAN messages for their functionality by creating a machine learning classifier that analyzes messages and determines their relationship to other messages and vehicular functions. Our work examines CAN traffic of different vehicles and standards to show that it can be applied to a wide arrangement of vehicles. The results show that the function of CAN messages can be determined without the need to manually reverse engineer a physical vehicle.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1645987</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>