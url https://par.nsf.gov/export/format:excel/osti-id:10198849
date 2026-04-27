--- v0 (2025-11-03)
+++ v1 (2026-04-27)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10198849</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Design, Development, and Testing of a Smart Buoy for Underwater Testbeds in Shallow Waters</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Falleni, S.; Unal, D.; Neerman, A.; Enhos, K.; Demirors, E.; Basagni, S.; Melodia, T.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of IEEE/MTS OCEANS 2020</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1-7</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Underwater wireless communication and network- ing are becoming key enablers of a number of critical marine and underwater applications. Experimentation is underway, in controlled environments as well as at sea, that concerns the deployment of several underwater devices providing wireless communication capabilities to sensors of different nature. Con- trolling the deployment at sea of these devices, remotely and efficiently, is paramount for enabling expedite testing of hardware and protocol development. To address this need, this paper presents the design, development, and testing of a Smart Buoy for real-time remote access to underwater devices and for provision of power and extended computational capabilities. Experimental results are shown concerning the time needed to connect with the Smart Buoy, the power consumption of its operations, and the energy harvesting intake (via solar panels) in time. We also investigate the buoy lifetime when powered by solar panels and supporting acoustic modems over varying traffic scenarios.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1726512</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>