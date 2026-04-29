--- v0 (2026-01-16)
+++ v1 (2026-04-29)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10199196</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Back to Computational Transparency: Co-designing with Teachers to Integrate Computational Thinking in Science Classrooms</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Bain, Connor; Anton, Gabriella; Horn, Michael; Wilensky, Uri</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>International Conference of the Learning Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>Jun-2020</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>2069-2076</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Integrating computational thinking (CT) in the science classroom presents the opportunity to simultaneously broaden participation in computing, enhance science content learning, and engage students in authentic scientific practice. However, there is a lot more to learn on how teachers might integrate CT activities within their existing curricula. In this work, we describe a process of co-design with researchers and teachers to develop CT-infused science curricula. Specifically, we present a case study of one veteran physics teacher whose conception of CT during a professional development institute changed over time. We use this case study to explore how CT is perceived in physics instruction, a field that has a long history of computational learning opportunities. We also discuss how a co-design process led to the development of a lens through which to identify fruitful opportunities to integrate CT activities in physics curricula which we term computational transparency–purposefully revealing the inner workings of computational tools that students already use in the classroom.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1842374; 1640201</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>