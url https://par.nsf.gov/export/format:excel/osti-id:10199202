--- v0 (2026-01-18)
+++ v1 (2026-04-29)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10199202</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Designing Computational Models as Emergent Systems Microworlds to Support Learning of Scientific Inquiry</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Dabholkar, S.; Wilensky, U.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-01-03T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>eipSTEM8</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Emergent Systems Microworlds (ESMs) are a special kind of computational models. Design of ESMs involves a combination of two approaches in Learning Sciences, namely agent-based modelling of complex systems and constructionism. ESMs and ESM-based curricula are frameworks for designing learning environments to foster the learning of complex scientific phenomena by engaging students in authentic scientific inquiry practices. In this paper, we discuss our approach in the context of an ESM called GenEvo that we designed for the learning of molecular genetics and evolution. We further discuss how agent-based representations and constructionist design principles mediated students’ expansive learning, as students collaboratively con- structed knowledge by engaging in authentic scientific inquiry practices.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1842374; 1640201</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>