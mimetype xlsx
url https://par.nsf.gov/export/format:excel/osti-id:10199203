--- v0 (2026-01-16)
+++ v1 (2026-04-29)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10199203</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Students’ Epistemic Connections Between Science Inquiry Practices and Disciplinary Ideas in a Computational Science Unit</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Dabholkar, Sugat; Irgens, Golnaz Arastoopour; Horn, Michael; Wilensky, Uri</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>International Conference of the Learning Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>Jun-2020</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1141-1148</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Teaching science inquiry practices, especially the more contemporary ones, such as computational thinking practices, requires designing newer learning environments and appropriate pedagogical scaffolds. Using such learning environments, when students construct knowledge about disciplinary ideas using inquiry practices, it is important that they make connections between the two. We call such connections epistemic connections, which are about constructing knowledge using science inquiry practices. In this paper, we discuss the design of a computational thinking integrated biology unit as an Emergent Systems Microworlds (ESM) based curriculum. Using Epistemic Network Analysis, we investigate how the design of unit support students’ learning through making epistemic connections. We also analyze the teacher’s pedagogical moves to scaffold making such connections. This work implies that to support students’ epistemic connections between science inquiry practices and disciplinary ideas, it is critical to design restructured learning environments like ESMs, aligned curricular activities and provide appropriate pedagogical scaffolds.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1842374; 1640201</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>