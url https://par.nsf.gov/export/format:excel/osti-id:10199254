--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10199254</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1039/d0ma00538j</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Robust, remeltable and remarkably simple to prepare biomass–sulfur composites</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Lauer, Moira K.; Karunarathna, Menisha S.; Tennyson, Andrew G.; Smith, Rhett C.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-10-19T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Materials Advances</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>2271 to 2278</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2633-5409</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Lignocellulosic biomass holds a tremendous opportunity for transformation into carbon-negative materials, yet the expense of separating biomass into its cellulose and lignin components remains a primary economic barrier to biomass utilization. Herein is reported a simple procedure to convert several biomass-derived materials into robust, recyclable composites through their reaction with elemental sulfur by inverse vulcanization, a process in which olefins are crosslinked by sulfur chains. In an effort to understand the chemistry and the parameters leading to the strength of these composites, sulfur was reacted with four biomass-derivative comonomers: (1) unmodified peanut shell powder, (2) allyl peanut shells, (3) ‘mock’ allyl peanut shells (a mixture containing independently-prepared allyl cellulose and allyl lignin), or (4) peanut shells that have been defatted by extraction of peanut oil. The reactions of these materials with sulfur produce the biomass–sulfur composites              PSx              ,              APSx              ,              mAPSx              and              dfPSx              , respectively, where              x              = wt% sulfur in the monomer feed. The influence of biomass : sulfur ratio was assessed for              PSx              and              APSx              . Thermal/mechanical properties of composites were evaluated for comparison to commercial materials. Remarkably, unmodified peanut shell flour can simply be heated with elemental sulfur to produce composites having flexural/compressive strengths exceeding those of Portland cement, an effect traced to the presence of olefin-bearing peanut oil in the peanut shells. When allylated peanut shells are used in this process, a composite having twice the compressive strength of Portland cement is attained.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1708844</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>