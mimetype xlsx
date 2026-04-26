--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10199451</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3340531.3411962</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Evaluating Stochastic Rankings with Expected Exposure</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Diaz, Fernando; Mitra, Bhaskar; Ekstrand, Michael D.; Biega, Asia J.; Carterette, Ben</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-10-19T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the 29th ACM International Conference on Information and Knowledge Management</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>275 to 284</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We introduce the concept of \emph{expected exposure} as the average attention ranked items receive from users over repeated samples of the same query. Furthermore, we advocate for the adoption of the principle of equal expected exposure: given a fixed information need, no item should receive more or less expected exposure than any other item of the same relevance grade. We argue that this principle is desirable for many retrieval objectives and scenarios, including topical diversity and fair ranking. Leveraging user models from existing retrieval metrics, we propose a general evaluation methodology based on expected exposure and draw connections to related metrics in information retrieval evaluation. Importantly, this methodology relaxes classic information retrieval assumptions, allowing a system, in response to a query, to produce a \emph{distribution over rankings} instead of a single fixed ranking. We study the behavior of the expected exposure metric and stochastic rankers across a variety of information access conditions, including \emph{ad hoc} retrieval and recommendation. We believe that measuring and optimizing expected exposure metrics using randomization opens a new area for retrieval algorithm development and progress.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1751278</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>