--- v0 (2026-01-18)
+++ v1 (2026-04-27)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10200053</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Minimax Lower Bounds for Transfer Learning with Linear and One-hidden layer Neural Networks</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>M. M. Kalan, Z. Fabian</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Neural Information Processing Systems (NeuRIPS 2020)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Transfer learning has emerged as a powerful technique for improving the performance of machine learning models on new domains where labeled training data may be scarce. In this approach a model trained for a source task, where plenty of labeled training data is available, is used as a starting point for training a model on a related target task with only few labeled training data. Despite recent empirical success of transfer learning approaches, the benefits and fundamental limits of transfer learning are poorly understood. In this paper we develop a statistical minimax framework to characterize the fundamental limits of transfer learning in the context of regression with linear and one-hidden layer neural network models. Specifically, we derive a lower-bound for the target generalization error achievable by any algorithm as a function of the number of labeled source and target data as well as appropriate notions of similarity between the source and target tasks. Our lower bound provides new insights into the benefits and limitations of transfer learning. We further corroborate our theoretical finding with various experiments.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1846369; 1813877</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>