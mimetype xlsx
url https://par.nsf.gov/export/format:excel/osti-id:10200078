--- v0 (2025-10-31)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10200078</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1039/c9nr09818f</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Nanostructured core–shell metal borides–oxides as highly efficient electrocatalysts for photoelectrochemical water oxidation</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Lu, Can; Jothi, Palani R.; Thersleff, Thomas; Budnyak, Tetyana M.; Rokicinska, Anna; Yubuta, Kunio; Dronskowski, Richard; Kuśtrowski, Piotr; Fokwa, Boniface P.; Slabon, Adam</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-02-06T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Nanoscale</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>3121 to 3128</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2040-3364</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Oxygen evolution reaction (OER) catalysts are critical components of photoanodes for photoelectrochemical (PEC) water oxidation. Herein, nanostructured metal boride MB (M = Co, Fe) electrocatalysts, which have been synthesized by a Sn/SnCl              2              redox assisted solid-state method, were integrated with WO              3              thin films to build heterojunction photoanodes. As-obtained MB modified WO              3              photoanodes exhibit enhanced charge carrier transport, amended separation of photogenerated electrons and holes, prolonged hole lifetime and increased charge carrier density. Surface modification of CoB and FeB significantly enhances the photocurrent density of WO              3              photoanodes from 0.53 to 0.83 and 0.85 mA cm              −2              , respectively, in transient chronoamperometry (CA) at 1.23 V              vs.              RHE (V              RHE              ) under interrupted illumination in 0.1 M Na              2              SO              4              electrolyte (pH 7), corresponding to an increase of 1.6 relative to pristine WO              3              . In contrast, the pristine MB thin film electrodes do not produce noticeable photocurrent during water oxidation. The metal boride catalysts transform              in situ              to a core–shell structure with a metal boride core and a metal oxide (MO, M = Co, Fe) surface layer. When coupled to WO              3              thin films, the CoB@CoO              x              nanostructures exhibit a higher catalytic enhancement than corresponding pure cobalt borate (Co-B              i              ) and cobalt hydroxide (Co(OH)              x              ) electrocatalysts. Our results emphasize the role of the semiconductor–electrocatalyst interface for photoelectrodes and their high dependency on materials combination.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1654780</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>