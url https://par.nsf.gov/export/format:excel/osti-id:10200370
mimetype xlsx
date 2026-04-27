--- v0 (2026-01-17)
+++ v1 (2026-04-27)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10200370</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>COMBS: First Open-Source Based Benchmark Suite for Multi-physics Simulation Relevant HPC Research</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Dowling A., Swiatowicz F.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-09-29T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Algorithms and Architectures for Parallel Processing. ICA3PP 2020. Lecture Notes in Computer Science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>12452</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>3-14</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Recent scientific computing increasingly relies on multi-scale multi-physics simulations to enhance predictive capabilities by replacing a suite of stand-alone simulation codes that independently simulate various physical phenomena. Inevitably, multi-physics simulation demands high performance computing (HPC) through advanced hardware and software accelerating due to its intensive computing workload and run-time communication needs. Thus, its research has become a hotspot across different disciplines. However, it is observed that most benchmarks used in the evaluation of corresponding work are through commercial or in-house codes. Then, the lack of accessible open-source multi-physics benchmark suites has presented a challenge in uniformly evaluating simulation performance across related disciplines. This work proposes the first open-source based benchmark suite with 12 selected benchmarks for research in multi-physics simulation, the Clarkson Open-Source Multi-physics Benchmark Suite (COMBS). Multiple metrics have been gathered for these benchmarks, such as instructions per second and memory usage. Also provided are build and benchmark scripts to improve usability. Additionally, their source codes and installation guides are available for downloading through a github repository built by the authors. The selected benchmarks are from key applications of multi-physics simulation and highly cited publications. It is believed that this benchmark suite will facilitate to harness the full potential of HPC research in the field of multi-physics simulation.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1852102</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>