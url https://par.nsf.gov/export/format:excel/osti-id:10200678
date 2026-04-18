--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10200678</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1039/D0NR05355D</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Membrane poration, wrinkling, and compression: deformations of lipid vesicles induced by amphiphilic Janus nanoparticles</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wiemann, Jared T.; Shen, Zhiqiang; Ye, Huilin; Li, Ying; Yu, Yan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-10-15T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Nanoscale</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>20326 to 20336</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2040-3364</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Building upon our previous studies on interactions of amphiphilic Janus nanoparticles with glass-supported lipid bilayers, we study here how these Janus nanoparticles perturb the structural integrity and induce shape instabilities of membranes of giant unilamellar vesicles (GUVs). We show that 100 nm amphiphilic Janus nanoparticles disrupt GUV membranes at a threshold particle concentration similar to that in supported lipid bilayers, but cause drastically different membrane deformations, including membrane wrinkling, protrusion, poration, and even collapse of entire vesicles. By combining experiments with molecular simulations, we reveal how Janus nanoparticles alter local membrane curvature and collectively compress the membrane to induce shape transformation of vesicles. Our study demonstrates that amphiphilic Janus nanoparticles disrupt vesicle membranes differently and more effectively than uniform amphiphilic particles.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1705384; 1755779</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>