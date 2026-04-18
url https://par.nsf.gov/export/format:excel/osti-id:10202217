--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10202217</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/NAPS46351.2019.8999971</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Noiseless Consensus based Economic Dispatch Algorithm in conjunction with STATCOM Controller for Reactive Power Compensation in Islanded Microgrids to enhance Voltage and Power Stability</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Singh, Shruti; Gao, David Wenzhong</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-10-13T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2019 North American Power Symposium (NAPS)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 6</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Economic Dispatch aims to minimize the total cost of operation/generation of microgrids while meeting all the defined constraints. Since microgrids consist of distributed generators, it is imperative for these generators to communicate seamlessly with each other without any losses and to ensure secure operation of the microgrid. With the use of distributed generators, noise is inherent in the system. This paper focuses on including noises as a constraint in an islanded microgrid to find a better economic dispatch solution. It also introduces a STATCOM controller for reactive power management. The controller will help provide stability to the microgrid's voltage, output power and phase angle. This will enhance the microgrid's performance and make it a more resilient system.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1711951</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>