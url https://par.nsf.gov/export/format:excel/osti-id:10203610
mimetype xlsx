--- v0 (2025-11-03)
+++ v1 (2026-04-29)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10203610</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Confronting Frame Alignment in CT Infused STEM Classrooms</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Bain, C.; Dabholkar, S.; Wilensky, U.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Kong, S.C.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>International Conference on Computational Thinking Education 2020</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>91-94</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>While the Next Generation Science Standards (NGSS) have presented computational thinking(CT)as an integral part of scientific  inquiry,  little  work  has  been  done  to  explicitly enable  this  connection  in  classrooms.  We  report  on  the efforts  of  one  such  design-based  implementation  research project  which,  with  participation  from  local  teachers,  has been implementing CT infused STEM units in biology and chemistry  classrooms.  Using  teacher  reflections  facilitated by   an   external   evaluator, research   field   notes,   and interviews, we identify possible issues of frame alignment in our  implementations–that  CT  practices,  particularly  using computational  models,  were  valued  but  would  not  enable students to gain a deeper understanding of scientific content. We  then  use  this  analysis  and  Schulman’s  definition  of teacher  case  knowledge  to  design  a  new element of  the project that aims to enable teachers to promote collaborative scientific   practice   using   computational   models   in   the classroom that  we  call  Lesson  0.  We  conclude  with  the discussion of a pilot implementation of this new lesson.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1640201</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>