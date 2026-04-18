--- v0 (2025-10-31)
+++ v1 (2026-04-18)
@@ -6,167 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...115 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -181,181 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10206560</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Circulation Control for Faster Minimum Cost Flow in Unit-Capacity Graphs</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Axiotis, Kyriakos; Madry, Aleksander; Vladu, Adrian</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-11-16T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>IEEE Symposium on Foundations of Computer Science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We present an $m^{4/3}+o(1) \log W$ -time algorithm for solving the minimum cost flow problem in graphs with unit capacity, where W is the maximum absolute value of any edge weight. For sparse graphs, this improves over the best known running time for this problem and, by well-known reductions, also implies improved running times for the shortest path problem with negative weights, minimum cost bipartite $b$-matching when $\|b\|_1 = O(m)$, and recovers the running time of the currently fastest algorithm for maximum flow in graphs with unit capacities (Liu-Sidford, 2020).
+Our algorithm relies on developing an interior point method–based framework which acts on the space of circulations in the underlying graph. From the combinatorial point of view, this framework can be viewed as iteratively improving the cost of a suboptimal solution by pushing flow around circulations. These circulations are derived by computing a regularized version of the standard Newton step, which is partially inspired by previous work on the unit-capacity maximum flow problem (Liu-Sidford, 2019), and subsequently refined based on the very re- cent progress on this problem (Liu-Sidford, 2020). The resulting step problem can then be computed efficiently using the recent work on $l_p$-norm minimizing flows (Kyng-Peng-Sachdeva- Wang, 2019). We obtain our faster algorithm by combining this new step primitive with a customized preconditioning method, which aims to ensure that the graph on which these circulations are computed has sufficiently large conductance.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1718342</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>