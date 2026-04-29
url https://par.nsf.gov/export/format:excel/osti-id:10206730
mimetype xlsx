--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,171 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="39">
-[...119 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -185,181 +65,307 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10206730</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.2514/6.2020-0298</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Laser absorption of carbon dioxide at the vibrational bandhead near 4.2μm in high-pressure rocket combustion environments</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Lee, Daniel D.; Bendana, Fabio A.; Nair, Anil P.; Spearrin, Raymond M.; Danczyk, Stephen A.; Hargus, William A.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-01-05T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>AIAA SciTech Forum 2020</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>A novel laser absorption sensing strategy has been developed to evaluate combustion
+progress through quantitative measurements of carbon dioxide (CO2) in high-pressure (&gt; 50
+atm), high-temperature (&gt; 3000 K) hydrocarbon-fueled rocket combustion flows. The sensor enables a broad range of operability by probing rovibrational transitions in the bandhead of CO2 near 4.2 ?m, accessed with an interband cascade laser. Under extreme rocket conditions, this targeted bandhead region experiences line-mixing effects that favorably distort the molecular spectra. A preliminary spectroscopic model of line-mixing effects has been developed utilizing a high-enthalpy shock tube to achieve scalability of spectral simulations over a range of high temperatures and high pressures. The model is employed for quantitative interpretation of measured absorption signals. The mid-infrared light source was fiber-coupled for remote light delivery at propulsion test facilities. A wavelength modulation spectroscopy technique utilizing normalized-second harmonic detection was implemented for acquiring differential absorption signals in a harsh rocket combustor environment. Using this method, measurements of CO2 concentration have been demonstrated over a range of operating conditions up to 83 bar in a single-element-injector RP-2/GOx rocket combustor at the Air Force Research Laboratory in Edwards, CA.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1752516</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>