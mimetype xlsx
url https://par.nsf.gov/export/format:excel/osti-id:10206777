--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10206777</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3389/fevo.2020.575927</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Deciphering Coral Disease Dynamics: Integrating Host, Microbiome, and the Changing Environment</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Vega Thurber, Rebecca; Mydlarz, Laura D.; Brandt, Marilyn; Harvell, Drew; Weil, Ernesto; Raymundo, Laurie; Willis, Bette L.; Langevin, Stan; Tracy, Allison M.; Littman, Raechel; Kemp, Keri M.; Dawkins, Phoebe; Prager, Katherine C.; Garren, Melissa; Lamb, Joleah</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-11-30T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Frontiers in Ecology and Evolution</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2296-701X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Diseases of tropical reef organisms is an intensive area of study, but despite significant advances in methodology and the global knowledge base, identifying the proximate causes of disease outbreaks remains difficult. The dynamics of infectious wildlife diseases are known to be influenced by shifting interactions among the host, pathogen, and other members of the microbiome, and a collective body of work clearly demonstrates that this is also the case for the main foundation species on reefs, corals. Yet, among wildlife, outbreaks of coral diseases stand out as being driven largely by a changing environment. These outbreaks contributed not only to significant losses of coral species but also to whole ecosystem regime shifts. Here we suggest that to better decipher the disease dynamics of corals, we must integrate more holistic and modern paradigms that consider multiple and variable interactions among the three major players in epizootics: the host, its associated microbiome, and the environment. In this perspective, we discuss how expanding the pathogen component of the classic host-pathogen-environment disease triad to incorporate shifts in the microbiome leading to dysbiosis provides a better model for understanding coral disease dynamics. We outline and discuss issues arising when evaluating each component of this trio and make suggestions for bridging gaps between them. We further suggest that to best tackle these challenges, researchers must adjust standard paradigms, like the classic one pathogen-one disease model, that, to date, have been ineffectual at uncovering many of the emergent properties of coral reef disease dynamics. Lastly, we make recommendations for ways forward in the fields of marine disease ecology and the future of coral reef conservation and restoration given these observations.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1635913; 1712134; 1928771; 1557022; 1335657</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>