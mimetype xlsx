--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10206922</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Native American engineering students’ success in degree completion</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Mason-Chagil, G; Turner, S. L.; Bellcourt, M.; Jacobs, S. C.; Colston, N.; &amp; Johnson, S.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-10-19T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>American Indian Science and Engineering Society</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We studied Native American college students’ perceptions of educational barriers and supports while pursuing degrees leading to careers in engineering. Based on findings from our qualitative study, we provide recommendations for students, professors, departments, and institutions on how to support Native American students to be successful as they pursue careers in science, math, and engineering careers.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1743329</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>