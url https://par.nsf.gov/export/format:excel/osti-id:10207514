--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10207514</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.34133/2020/6735967</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Canopy Roughness: A New Phenotypic Trait to Estimate Aboveground Biomass from Unmanned Aerial System</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Herrero-Huerta, Monica; Bucksch, Alexander; Puttonen, Eetu; Rainey, Katy M.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-12-08T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Plant Phenomics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 10</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2643-6515</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Cost-effective phenotyping methods are urgently needed to advance crop genetics in order to meet the food, fuel, and fiber demands of the coming decades. Concretely, characterizing plot level traits in fields is of particular interest. Recent developments in high-resolution imaging sensors for UAS (unmanned aerial systems) focused on collecting detailed phenotypic measurements are a potential solution. We introduce canopy roughness as a new plant plot-level trait. We tested its usability with soybean by optical data collected from UAS to estimate biomass. We validate canopy roughness on a panel of 108 soybean [Glycine max (L.) Merr.] recombinant inbred lines in a multienvironment trial during the R2 growth stage. A senseFly eBee UAS platform obtained aerial images with a senseFly S.O.D.A. compact digital camera. Using a structure from motion (SfM) technique, we reconstructed 3D point clouds of the soybean experiment. A novel pipeline for feature extraction was developed to compute canopy roughness from point clouds. We used regression analysis to correlate canopy roughness with field-measured aboveground biomass (AGB) with a leave-one-out cross-validation. Overall, our models achieved a coefficient of determination (                                                                    R                                                        2                                                              ) greater than 0.5 in all trials. Moreover, we found that canopy roughness has the ability to discern AGB variations among different genotypes. Our test trials demonstrate the potential of canopy roughness as a reliable trait for high-throughput phenotyping to estimate AGB. As such, canopy roughness provides practical information to breeders in order to select phenotypes on the basis of UAS data.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1845760</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>