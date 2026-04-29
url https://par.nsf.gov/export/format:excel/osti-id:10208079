--- v0 (2025-11-03)
+++ v1 (2026-04-29)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10208079</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/mnras/staa3739</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Planet Hunters TESS II: Findings from the first two years of &lt;i&gt;TESS&lt;/i&gt;</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Eisner, N L; Barragán, O; Lintott, C; Aigrain, S; Nicholson, B; Boyajian, T S; Howell, S; Johnston, C; Lakeland, B; Miller, G; McMaster, A; Parviainen, H; Safron, E J; Schwamb, M E; Trouille, L; Vaughan, S; Zicher, N; Allen, C; Allen, S; Bouslog, M; Johnson, C; Simon, M N; Wolfenbarger, Z; Baeten, E M; Bundy, D M; Hoffman, T</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-12-08T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Monthly Notices of the Royal Astronomical Society</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0035-8711</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            We present the results from the first two years of the Planet Hunters TESS citizen science project, which identifies planet candidates in the TESS data by engaging members of the general public. Over 22,000 citizen scientists from around the world visually inspected the first 26 Sectors of TESS data in order to help identify transit-like signals. We use a clustering algorithm to combine these classifications into a ranked list of events for each sector, the top 500 of which are then visually vetted by the science team. We assess the detection efficiency of this methodology by comparing our results to the list of TESS Objects of Interest (TOIs) and show that we recover 85 % of the TOIs with radii greater than 4 ⊕ and 51 % of those with radii between 3 and 4 R⊕. Additionally, we present our 90 most promising planet candidates that had not previously been identified by other teams, 73 of which exhibit only a single transit event in the TESS light curve, and outline our efforts to follow these candidates up using ground-based observatories. Finally, we present noteworthy stellar systems that were identified through the Planet Hunters TESS project.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1835272; 1835530</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>