--- v0 (2026-01-18)
+++ v1 (2026-04-29)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10208410</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A High Probability Analysis of Adaptive SGD with Momentum</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Li, Xiaoyu; Orabona, Francesco</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Workshop on Beyond First Order Methods in ML Systems at ICML'20</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Stochastic Gradient Descent (SGD) and its variants are the most used algorithms in machine learning applications. In particular, SGD with adaptive learning rates and momentum is the industry standard to train deep networks. Despite the enormous success of these methods, our theoretical understanding of these variants in the non-convex setting is not complete, with most of the results only proving convergence in expectation and with strong assumptions on the stochastic gradients. In this paper, we present a high probability analysis for adaptive and momentum algorithms, under weak assumptions on the function, stochastic gradients, and learning rates. We use it to prove for the first time the convergence of the gradients to zero in high probability in the smooth nonconvex setting for Delayed AdaGrad with momentum.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1925930</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>