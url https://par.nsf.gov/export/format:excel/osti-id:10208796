--- v0 (2026-01-20)
+++ v1 (2026-04-17)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10208796</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1039/D0TB00904K</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Anisotropic, porous hydrogels templated by lyotropic chromonic liquid crystals</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wang, Suitu; Maruri, Daniel P.; Boothby, Jennifer M.; Lu, Xili; Rivera-Tarazona, Laura K.; Varner, Victor D.; Ware, Taylor H.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-08-12T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Materials Chemistry B</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>6988 to 6998</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2050-750X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Approaches to control the microstructure of hydrogels enable the control of cell–material interactions and the design of stimuli-responsive materials. We report a versatile approach for the synthesis of anisotropic polyacrylamide hydrogels using lyotropic chromonic liquid crystal (LCLC) templating. The orientational order of LCLCs in a mold can be patterned by controlling surface anchoring conditions, which in turn patterns the polymer network. The resulting hydrogels have tunable pore size and mechanical anisotropy. For example, the elastic moduli measured parallel and perpendicular to the LCLC order are 124.9 ± 6.4 kPa and 17.4 ± 1.1 kPa for a single composition. The resulting anisotropic hydrogels also have 30% larger swelling normal to the LCLC orientation than along the LCLC orientation. By patterning the LCLC order, this anisotropic swelling can be used to create 3D hydrogel structures. These anisotropic gels can also be functionalized with extracellular matrix (ECM) proteins and used as compliant substrata for cell culture. As an illustrative example, we show that the patterned hydrogel microstructure can be used to direct the orientation of cultured human corneal fibroblasts. This strategy to make anisotropic hydrogels has potential for enabling patternable tissue scaffolds, soft robotics, or microfluidic devices.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1663367</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>