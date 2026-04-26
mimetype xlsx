--- v0 (2026-01-16)
+++ v1 (2026-04-26)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10209353</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>BayReL: Bayesian Relational Learning for Multi-omics Data Integration</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hasanzadeh, Arman; Hajiramezanali, Ehsan; Duffield, Nick; Narayanan, Krishna; Zhou, Mingyuan; Qian, Xiaoning</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Advances in neural information processing systems</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>High-throughput molecular profiling technologies have produced high-dimensional multi-omics data, enabling systematic understanding of living systems at the genome scale. Studying molecular interactions across different data types helps reveal signal transduction mechanisms across different classes of molecules. In this paper, we develop a novel Bayesian representation learning method that infers the relational interactions across multi-omics data types. Our method, Bayesian Relational Learning (BayReL) for multi-omics data integration, takes advantage of a priori known relationships among the same class of molecules, modeled as a graph at each corresponding view, to learn view-specific latent variables as well as a multi-partite graph that encodes the interactions across views. Our experiments on several real-world datasets demonstrate enhanced performance of BayReL in inferring meaningful interactions compared to existing baselines.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1839816; 1934904; 1848596</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>