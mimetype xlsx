--- v0 (2026-01-17)
+++ v1 (2026-04-29)
@@ -6,167 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...115 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -181,181 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10209452</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Contextualizing, historicizing, and re-authoring data-as-text in the middle school science classroom</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Lopez, M. Lisette; Wilkerson, Michelle H; Gutiérrez, K.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Gresalfi, M. and</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Interdisciplinarity of the Learning Sciences, 14th International Conference of the Learning Sciences (ICLS) 2020</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The ability to interpret, evaluate, and make data-based decisions is critical in the age
+of big data. Normative scripts around the use of data position them as a privileged epistemic form conferring authority through objectivity that can serve as a lever for effecting change. However, humans and materials shape how data are created and used which can reinscribe existing power relations in society at large (Van Wart, Lanouette &amp; Parikh, 2020). Thus, research is needed on how learners can be supported to engage in critical data literacies through sociocultural perspectives. As a field intimately concerned with data-based reasoning, social justice, and design, the learning sciences is well-positioned to contribute to such an effort. This symposium brings together scholars to present theoretical frameworks and empirical studies on the design of learning spaces for critical data literacies. This collection supports a larger discussion around existing tensions, additional design considerations, and new methodologies.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1900606</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>