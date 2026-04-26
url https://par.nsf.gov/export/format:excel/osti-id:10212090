--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10212090</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/ICSSE50014.2020.9219318</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Planning for Fish Net Inspection with an Autonomous OSV</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Lin, Tony X.; Tao, Qiuyang; Zhang, Fumin</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-08-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2020 International Conference on System Science and Engineering (ICSSE)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 5</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In aquaculture farming, escaping fish can lead to large economic losses and major local environmental impacts. As such, the careful inspection of fishnets for breaks or holes presents an important problem. In this paper, we extend upon our previous work in the design of an omnidirectional surface vehicle (OSV) for fishnet inspection by incorporating AI (artificial intelligence) planning methods. For large aquaculture sites, closely inspecting the surface of the net may lead to inefficient performance as holes may occur infrequently. We leverage a hierarchical task network planner to construct plans on when to evaluate a net closely and when to evaluate a net at a distance in order to survey the net with a wider range. Simulation results are provided.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1849228; 1828678; 1934836</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>