--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10212301</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1002/aisy.202000202</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Efficient Defect Identification via Oxide Memristive Crossbar Array Based Morphological Image Processing</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Lee, Hee Sung; Baek, Yongmin; Lin, Qiubao; Minsu Chen, Joseph; Park, Minseong; Lee, Doeon; Kim, Sihwan; Lee, Kyusang</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Wang, Huan</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-11-16T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Advanced Intelligent Systems</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>2000202</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2640-4567</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Defect identification has been a significant task in various fields to prevent the potential problems caused by imperfection. There is great attention for developing technology to accurately extract defect information from the image using a computing system without human error. However, image analysis using conventional computing technology based on Von Neumann structure is facing bottlenecks to efficiently process the huge volume of input data at low power and high speed. Herein efficient defect identification is demonstrated via a morphological image process with minimal power consumption using an oxide transistor and a memristor‐based crossbar array that can be applied to neuromorphic computing. Using a hardware and software codesigned neuromorphic system combined with a dynamic Gaussian blur kernel operation, an enhanced defect detection performance is successfully demonstrated with about 104 times more power‐efficient computation compared to the conventional complementary metal‐oxide semiconductor (CMOS)‐based digital implementation. It is believed the back end of line (BEOL)‐compatible all‐oxide‐based memristive crossbar array provides the unique potential toward universal artificial intelligence of things (AIoT) applications where conventional hardware can hardly be used.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1942868</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>