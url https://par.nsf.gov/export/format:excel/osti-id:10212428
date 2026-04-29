--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10212428</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.35199/ICDC.2020.09</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>BRAIN ACTIVITY IN CONSTRAINED AND OPEN DESIGN SPACES: AN EEG STUDY</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Vieira, Sonia; Gero, John S.; Delmoral, Jessica; Li, Shumin; Cascini, Gaetano; Fernandes, António</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Boujet, J-F</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Sixth International Conference on Design Creativity-ICDC2020</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>068 to 075</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Design space is a common abstraction in design research used in the investigation of design cognition. Although its usefulness has been alleged and has contributed to the knowledge about designing, characteristics and properties of design spaces and how they change while designing are underexplored. Creativity has been recognized as an essential skill for changing the design space from constrained to open spaces. We analyzed the brain activity of designers while performing constrained and open design tasks. This study investigates the neurophysiological activations of professional mechanical engineers and industrial designers in two prototypical design tasks, a problem-solving constrained layout task and an open design sketching task. The analysis focused on comparing the neurophysiological activations of the cognitive demand in three stages of categorical similarity of designing in constrained and open design spaces. Results indicate significant differences of frequency bands activations between stages of the design spaces across and between domains. In particular, the stage of reflecting evoked visual imagination and associative reasoning modes and revealed significant differences in beta bands from the problem-solving stage leading to expanded activation in the sketching stage, which translates in higher activation in the open design task with significant differences in upper alpha and beta bands. We propose the neurophysiological activations as a measure of the pliability of design spaces.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1929896</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>