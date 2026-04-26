--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10213027</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/fire3040066</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Developing Behavioral and Evidence-Based Programs for Wildfire Risk Mitigation</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Byerly, Hilary; Meldrum, James R.; Brenkert-Smith, Hannah; Champ, Patricia; Gomez, Jamie; Falk, Lilia; Barth, Chris</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Fire</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>66</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2571-6255</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The actions of residents in the wildland–urban interface can influence the private and social costs of wildfire. Wildfire programs that encourage residents to take action are often delivered without evidence of effects on behavior. Research from the field of behavioral science shows that simple, often low-cost changes to program design and delivery can influence socially desirable behaviors. In this research report, we highlight how behavioral science and experimental design may advance efforts to increase wildfire risk mitigation on private property. We offer an example in which we tested changes in outreach messaging on property owners’ interest in wildfire risk information. In partnership with a regional wildfire organization, we mailed 4564 letters directing property owners to visit personalized wildfire risk webpages. By tracking visitation, we observed that 590 letter recipients (12%) sought information about their wildfire risk and response varied by community. This research–practice collaboration has three benefits: innovation in outreach, evidence of innovation through experimental design, and real impacts on interest in wildfire mitigation among property owners. Future collaborations may inform behavioral and evidence-based programs to better serve residents and the public interest as the risks from wildfires are projected to grow.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1823509</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>