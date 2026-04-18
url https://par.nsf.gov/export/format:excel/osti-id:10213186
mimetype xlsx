--- v0 (2026-01-16)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10213186</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3379337.3415851</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>B2: Bridging Code and Interactive Visualization in Computational Notebooks</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wu, Yifan; Hellerstein, Joseph M.; Satyanarayan, Arvind</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-10-20T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the 33rd Annual ACM Symposium on User Interface Software and Technology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>152 to 165</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Data scientists have embraced computational notebooks to author analysis code and accompanying visualizations within a single document. Currently, although these media may be interleaved, they remain siloed: interactive visualizations must be manually specified as they are divorced from the analysis provenance expressed via dataframes, while code cells have no access to users' interactions with visualizations, and hence no way to operate on the results of interaction. To bridge this divide, we present B2, a set of techniques grounded in treating data queries as a shared representation between the code and interactive visualizations. B2 instruments data frames to track the queries expressed in code and synthesize corresponding visualizations. These visualizations are displayed in a dashboard to facilitate interactive analysis. When an interaction occurs, B2 reifies it as a data query and generates a history log in a new code cell. Subsequent cells can use this log to further analyze interaction results and, when marked as reactive, to ensure that code is automatically recomputed when new interaction occurs. In an evaluative study with data scientists, we find that B2 promotes a tighter feedback loop between coding and interacting with visualizations. All participants frequently moved from code to visualization and vice-versa, which facilitated their exploratory data analysis in the notebook.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1942659; 1900991; 1730628</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>