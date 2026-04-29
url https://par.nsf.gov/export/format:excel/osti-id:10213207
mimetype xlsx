--- v0 (2026-01-18)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10213207</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/icb/icaa038</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Grand Challenges in Comparative Tooth Biology</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hulsey, C Darrin; Cohen, Karly E; Johanson, Zerina; Karagic, Nidal; Meyer, Axel; Miller, Craig T; Sadier, Alexa; Summers, Adam P; Fraser, Gareth J</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-06-13T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Integrative and Comparative Biology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>563 to 580</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1540-7063</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            Teeth are a model system for integrating developmental genomics, functional morphology, and evolution. We are at the cusp of being able to address many open issues in comparative tooth biology and we outline several of these newly tractable and exciting research directions. Like never before, technological advances and methodological approaches are allowing us to investigate the developmental machinery of vertebrates and discover both conserved and excitingly novel mechanisms of diversification. Additionally, studies of the great diversity of soft tissues, replacement teeth, and non-trophic functions of teeth are providing new insights into dental diversity. Finally, we highlight several emerging model groups of organisms that are at the forefront of increasing our appreciation of the mechanisms underlying tooth diversification.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1759637; 2017803</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>