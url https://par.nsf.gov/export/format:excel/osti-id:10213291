--- v0 (2026-01-17)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10213291</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1146/annurev-control-070220-100858</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Optimal Transport in Systems and Control</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Chen, Yongxin; Georgiou, Tryphon T.; Pavon, Michele</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-05-03T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Annual Review of Control, Robotics, and Autonomous Systems</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2573-5144</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Optimal transport began as the problem of how to efficiently redistribute goods between production and consumers and evolved into a far-reaching geometric variational framework for studying flows of distributions on metric spaces. This theory enables a class of stochastic control problems to regulate dynamical systems so as to limit uncertainty to within specified limits. Representative control examples include the landing of a spacecraft aimed probabilistically toward a target and the suppression of undesirable effects of thermal noise on resonators; in both of these examples, the goal is to regulate the flow of the distribution of the random state. A most unlikely link turned up between transport of probability distributions and a maximum entropy inference problem posed by Erwin Schrödinger, where the latter is seen as an entropy-regularized version of the former. These intertwined topics of optimal transport, stochastic control, and inference are the subject of this review, which aims to highlight connections, insights, and computational tools while touching on quadratic regulator theory and probabilistic flows in discrete spaces and networks.            Expected final online publication date for the Annual Review of Control, Robotics, and Autonomous Systems, Volume 4 is May 2021. Please see http://www.annualreviews.org/page/journal/pubdates for revised estimates.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1942523; 1901599; 1807664; 1839441</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>